--- v0 (2026-09-06)
+++ v1 (2026-11-05)
@@ -453,51 +453,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Период</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>2026-09-06 — 2026-09-06</t>
+          <t>2026-11-05 — 2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Метрика</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Значение</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Всего визитов</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
     </row>