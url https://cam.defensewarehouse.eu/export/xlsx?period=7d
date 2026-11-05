--- v0 (2026-09-06)
+++ v1 (2026-11-05)
@@ -453,350 +453,285 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Период</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>2026-08-31 — 2026-09-06</t>
+          <t>2026-10-30 — 2026-11-05</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Метрика</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Значение</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Всего визитов</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>72</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Людей</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Транспорта</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Активных камер</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Дата</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Всего</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Люди</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2026-08-31</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="C2" t="n">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="D2" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>2026-10-31</t>
+        </is>
+      </c>
+      <c r="B3" t="n">
+        <v>1</v>
+      </c>
+      <c r="C3" t="n">
+        <v>0</v>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Камера</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Всего</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>Люди</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cam-01</t>
+          <t>cam-04</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Камера 1 (zadni brana)</t>
+          <t>Камера 4</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D2" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E2" t="n">
-        <v>0</v>
-[...76 lines deleted...]
-      <c r="C6" t="n">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J73"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
@@ -827,3086 +762,130 @@
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>Пришёл (UTC)</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>Ушёл (UTC)</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>Длительность, сек</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>Confidence</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>2986</v>
+        <v>659</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>cam-01</t>
+          <t>cam-04</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Камера 1 (zadni brana)</t>
+          <t>Камера 4</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Человек</t>
+          <t>Белая машина</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>person</t>
-[...2 lines deleted...]
-      <c r="F2" t="inlineStr"/>
+          <t>car</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>белый</t>
+        </is>
+      </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-08-31 13:38:14</t>
+          <t>2026-10-31 07:28:21</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2026-08-31 13:38:17</t>
+          <t>2026-10-31 07:28:28</t>
         </is>
       </c>
       <c r="I2" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J2" t="n">
-        <v>0.785</v>
+        <v>0.716</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>2985</v>
+        <v>658</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>cam-02</t>
+          <t>cam-04</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Камера 2</t>
+          <t>Камера 4</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Человек</t>
+          <t>Машина</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>person</t>
+          <t>car</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
-          <t>2026-08-31 13:38:13</t>
+          <t>2026-10-30 13:51:25</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>2026-08-31 13:38:17</t>
+          <t>2026-10-30 13:51:30</t>
         </is>
       </c>
       <c r="I3" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J3" t="n">
-        <v>0.8110000000000001</v>
-[...1094 lines deleted...]
-      <c r="J29" t="n">
         <v>0.853</v>
-      </c>
-[...1862 lines deleted...]
-        <v>0.709</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>